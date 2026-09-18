--- v6 (2026-08-04)
+++ v7 (2026-09-18)
@@ -417,177 +417,149 @@
         <w:t>Aqua = All who don’t smoke cigarettes but smoke tobacco of some kind (Q632a1 = 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ACB41A" w14:textId="0E1534C3" w:rsidR="00A62287" w:rsidRPr="00B56372" w:rsidRDefault="00E24494" w:rsidP="00E24494">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AEABC0" w14:textId="09B2F24C" w:rsidR="00B11858" w:rsidRPr="00B56372" w:rsidRDefault="00B11858" w:rsidP="000267DC">
+    <w:p w14:paraId="11159511" w14:textId="701B7896" w:rsidR="003D7A41" w:rsidRPr="00B56372" w:rsidRDefault="003D7A41" w:rsidP="003D7A41">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9188E8" w14:textId="77777777" w:rsidR="009B189A" w:rsidRPr="00B56372" w:rsidRDefault="00454BB3" w:rsidP="009B189A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2F3D8833" w14:textId="77777777" w:rsidR="003D7A41" w:rsidRPr="00B56372" w:rsidRDefault="003D7A41" w:rsidP="009475AA">
+      <w:r w:rsidRPr="00B56372">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">And can I just check  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263E19FA" w14:textId="77777777" w:rsidR="009B189A" w:rsidRPr="00B56372" w:rsidRDefault="009B189A" w:rsidP="009B189A">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">{OPEN FILTER A </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669ED74E" w14:textId="612D35DD" w:rsidR="00A62287" w:rsidRPr="00B56372" w:rsidRDefault="009475AA" w:rsidP="00A62287">
+    <w:p w14:paraId="377762AA" w14:textId="77777777" w:rsidR="009B189A" w:rsidRPr="00B56372" w:rsidRDefault="009B189A" w:rsidP="009B189A">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ASK ALL</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="04045EE5" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00B56372" w:rsidRDefault="00454BB3" w:rsidP="009475AA">
+        <w:t>ASK ALL ADULTS 16+ IN GB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04045EE5" w14:textId="7A10DB3C" w:rsidR="00454BB3" w:rsidRPr="00B56372" w:rsidRDefault="00454BB3" w:rsidP="009475AA">
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56372">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="36B92B61" w14:textId="77777777" w:rsidR="009475AA" w:rsidRPr="00B56372" w:rsidRDefault="009475AA" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78C20290" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00B56372" w:rsidRDefault="009475AA" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5804,69 +5776,69 @@
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF6181" w:rsidRPr="00C12F2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THEN</w:t>
       </w:r>
       <w:r w:rsidR="00EF6181" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASK Q632E67</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D2C09C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00C02292" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="26D2C09C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="008E4A6F" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44266445" w14:textId="26EF83EB" w:rsidR="00860EB2" w:rsidRPr="00233666" w:rsidRDefault="00860EB2" w:rsidP="00507D51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6631,60 +6603,60 @@
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or 10 THEN ASK Q632E68</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9B4422" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4CD53A52" w14:textId="61EEB634" w:rsidR="00454BB3" w:rsidRPr="00233666" w:rsidRDefault="004C2C1E" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7183,79 +7155,78 @@
     <w:p w14:paraId="7D51A87C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QIMW144_01</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="40B99010" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B427FA" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="40B99010" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="008E4A6F" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E8179E" w14:textId="302B0453" w:rsidR="00A0630F" w:rsidRPr="001F2859" w:rsidRDefault="00A0630F" w:rsidP="00A0630F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
@@ -17028,61 +16999,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="008B2418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">21. </w:t>
-[...9 lines deleted...]
-        <w:t>Concern about the impact of cigarette waste on the environment</w:t>
+        <w:t>21. Concern about the impact of cigarette waste on the environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71436168" w14:textId="77777777" w:rsidR="008B2418" w:rsidRPr="008B2418" w:rsidRDefault="008B2418" w:rsidP="008B2418"/>
     <w:p w14:paraId="185D3FCA" w14:textId="1E2867A8" w:rsidR="00454BB3" w:rsidRPr="006729B8" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006729B8">
@@ -19357,83 +19318,83 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="0E7ABE7C" w14:textId="77777777" w:rsidR="00A33BD5" w:rsidRPr="00D4700F" w:rsidRDefault="00A33BD5" w:rsidP="004E762B"/>
     <w:p w14:paraId="004C617C" w14:textId="5950BA5C" w:rsidR="00A33BD5" w:rsidRPr="00233666" w:rsidRDefault="00025D0A" w:rsidP="0041019F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A29534" w14:textId="74FD29D3" w:rsidR="00CC116D" w:rsidRPr="00233666" w:rsidRDefault="00CC116D" w:rsidP="00A33BD5"/>
-    <w:p w14:paraId="734E7523" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="006B4449" w:rsidRDefault="00FE151D" w:rsidP="00454BB3">
+    <w:p w14:paraId="734E7523" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="008E4A6F" w:rsidRDefault="00FE151D" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02292">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4655FC" w14:textId="72279365" w:rsidR="000E5985" w:rsidRPr="00233666" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
@@ -21191,78 +21152,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65ADA492" w14:textId="7006F95F" w:rsidR="000A3720" w:rsidRPr="000678C5" w:rsidRDefault="000A3720" w:rsidP="000678C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>{OPEN FILTER AH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518F705F" w14:textId="36BEC511" w:rsidR="000A3720" w:rsidRPr="007428D8" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
+    <w:p w14:paraId="518F705F" w14:textId="36BEC511" w:rsidR="000A3720" w:rsidRPr="008E4A6F" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6C59B" w14:textId="43705B04" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk95143747"/>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -21961,78 +21922,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1765DFE7" w14:textId="75486981" w:rsidR="000A3720" w:rsidRPr="00B56372" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>IF QIMW118_2 = 1 THEN ASK QIMW118_4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240838B8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="009B72A6" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="240838B8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="008E4A6F" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D07511">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00C02292">
+      <w:r w:rsidRPr="008E4A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASK ALL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760474F8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B56372" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A4B6BD9" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -22311,98 +22263,86 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ASK</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> QIMW118_5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDA1EB4" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD5ABE2" w14:textId="3586CFAE" w:rsidR="00FE151D" w:rsidRPr="00A7187C" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+    <w:p w14:paraId="7CD5ABE2" w14:textId="3586CFAE" w:rsidR="00FE151D" w:rsidRPr="008E4A6F" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASK </w:t>
       </w:r>
       <w:r w:rsidRPr="009B72A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B427FA">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidRPr="008E4A6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...9 lines deleted...]
-        <w:t>N SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
+        <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F0901E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00B56372" w:rsidRDefault="00FE151D" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFCA198" w14:textId="75547282" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -22960,224 +22900,224 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other (please specify)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378AD99" w14:textId="658E35BC" w:rsidR="00212666" w:rsidRPr="00B56372" w:rsidRDefault="00212666" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56372">
         <w:t>Don’t know (DO NOT READ OUT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DEBF74" w14:textId="54A5BDE2" w:rsidR="00F935C6" w:rsidRPr="000C4F1F" w:rsidRDefault="0057731B" w:rsidP="00F935C6">
+    <w:p w14:paraId="53DEBF74" w14:textId="54A5BDE2" w:rsidR="00F935C6" w:rsidRPr="008E4A6F" w:rsidRDefault="0057731B" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ASK ALL IN ENGLAND UNDER 40 YEARS OLD,  EVER </w:t>
       </w:r>
       <w:commentRangeStart w:id="8"/>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>SMOKED</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-DE" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49407C29" w14:textId="7EE45836" w:rsidR="0057731B" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="49407C29" w14:textId="7EE45836" w:rsidR="0057731B" w:rsidRPr="008E4A6F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>IF Q632A1=1-5</w:t>
       </w:r>
-      <w:r w:rsidR="0057731B" w:rsidRPr="000C4F1F">
+      <w:r w:rsidR="0057731B" w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND AGE=40 or younger</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090A544C" w14:textId="49CC9A19" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="0057731B" w:rsidP="00566B25">
+    <w:p w14:paraId="090A544C" w14:textId="49CC9A19" w:rsidR="00566B25" w:rsidRPr="008E4A6F" w:rsidRDefault="0057731B" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">QIMW234_01. </w:t>
       </w:r>
-      <w:r w:rsidR="00566B25" w:rsidRPr="000C4F1F">
+      <w:r w:rsidR="00566B25" w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Just to check, how old were you when you first started smoking cigarettes?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C508B6C" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="6C508B6C" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="008E4A6F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>IF NECESSARY: If you cannot remember your exact age, please provide an estimate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6901A7B1" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="6901A7B1" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="008E4A6F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179E966A" w14:textId="0AD37E51" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="179E966A" w14:textId="0AD37E51" w:rsidR="00566B25" w:rsidRPr="008E4A6F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>READ OUT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8B1C12" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="000C4F1F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
+    <w:p w14:paraId="7F8B1C12" w14:textId="77777777" w:rsidR="00566B25" w:rsidRPr="008E4A6F" w:rsidRDefault="00566B25" w:rsidP="00566B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C4F1F">
+      <w:r w:rsidRPr="008E4A6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(DP: ALLOW NUMERIC RANGE, 0-120, DK)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B80DE0D" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1E8FAC" w14:textId="77777777" w:rsidR="0041019F" w:rsidRDefault="0041019F" w:rsidP="00F935C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
@@ -24238,219 +24178,219 @@
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="0289A790" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="40F08CA4" w16cex:dateUtc="2026-03-31T10:42:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="0289A790" w16cid:durableId="40F08CA4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C695DF4" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
+    <w:p w14:paraId="015EE37F" w14:textId="77777777" w:rsidR="00174A78" w:rsidRDefault="00174A78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A8E45BF" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
+    <w:p w14:paraId="278A9979" w14:textId="77777777" w:rsidR="00174A78" w:rsidRDefault="00174A78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{18CAC193-CAE7-4F9E-9E3B-56E961DD5067}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{AD437D07-2CBA-4F2E-8CE0-F71E74FDEC98}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C6610E26-E8FC-4391-AA6E-BE1C408E6B0B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A79F194A-53BD-47CA-B06E-8ECE0FFDC7BD}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{48B34AEA-89CA-470D-8B95-07BAFD9A9B69}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{C2255D4E-6112-4CDC-8A51-5231E34C5173}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{82ED5EDC-3CBC-447B-B0BB-24BF54B7A81C}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{8A55DFF5-3F55-48AE-9FC5-2178B1EC87F9}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{F272B49A-1B05-4F6A-937A-E16982992E2C}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{A1B4BD4C-AC0C-4679-B6E6-D49DA95B4463}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D776417D-D806-406C-9C51-BFF5BD2F3177}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{432CA877-9BE9-4C12-914D-99F68C1C2B88}"/>
   </w:font>
   <w:font w:name="TimesNewRoman Italic">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman ExtraBold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{A2276E38-4107-48BA-9661-0428B033A4E9}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{0BCE5603-8CE3-45C3-A24B-EEEE418A43D1}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{95052BFB-95E9-4792-B938-A87F7757D523}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{72CBEBCC-78B8-4709-9B10-2B053E91367E}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745B3893" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
+    <w:p w14:paraId="2D9CB752" w14:textId="77777777" w:rsidR="00174A78" w:rsidRDefault="00174A78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26010D81" w14:textId="77777777" w:rsidR="002949B9" w:rsidRDefault="002949B9">
+    <w:p w14:paraId="3A1DFDFB" w14:textId="77777777" w:rsidR="00174A78" w:rsidRDefault="00174A78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="059B48A4" w14:textId="0460B363" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
+  <w:p w14:paraId="059B48A4" w14:textId="069E0FA4" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>61767-</w:t>
     </w:r>
-    <w:r w:rsidR="002C6EA4">
-      <w:t>23</w:t>
+    <w:r w:rsidR="008E4A6F">
+      <w:t>32</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67CD9E16" w14:textId="77777777" w:rsidR="00043A94" w:rsidRDefault="00043A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="052B835C" w14:textId="2F9C7AD0" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t>Smokers Toolkit (ST)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>INTERNAL/CLIENT USE ONLY</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="715B21FB" w14:textId="6D1B6BF4" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
+  <w:p w14:paraId="715B21FB" w14:textId="42C70FB9" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidR="00E41F32">
-      <w:t>2</w:t>
+    <w:r w:rsidR="009B189A">
+      <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38BDE970" w14:textId="77777777" w:rsidR="000F3ADD" w:rsidRDefault="000F3ADD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E44D7F3" w14:textId="77777777" w:rsidR="0065037E" w:rsidRDefault="0065037E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00281BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B7E655C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -29273,50 +29213,51 @@
     <w:rsid w:val="000D0BD3"/>
     <w:rsid w:val="000D4AC3"/>
     <w:rsid w:val="000E4681"/>
     <w:rsid w:val="000E5985"/>
     <w:rsid w:val="000F3608"/>
     <w:rsid w:val="000F3ADD"/>
     <w:rsid w:val="000F4A2F"/>
     <w:rsid w:val="000F4EAA"/>
     <w:rsid w:val="00101834"/>
     <w:rsid w:val="00105DD0"/>
     <w:rsid w:val="00111F09"/>
     <w:rsid w:val="00125EAD"/>
     <w:rsid w:val="00126BA5"/>
     <w:rsid w:val="00127A8F"/>
     <w:rsid w:val="001322A5"/>
     <w:rsid w:val="001356BB"/>
     <w:rsid w:val="001404F4"/>
     <w:rsid w:val="001414E8"/>
     <w:rsid w:val="001414E9"/>
     <w:rsid w:val="001422E9"/>
     <w:rsid w:val="00145D52"/>
     <w:rsid w:val="001537E7"/>
     <w:rsid w:val="001538F7"/>
     <w:rsid w:val="00165C6F"/>
     <w:rsid w:val="001726EE"/>
+    <w:rsid w:val="00174A78"/>
     <w:rsid w:val="001753E2"/>
     <w:rsid w:val="0017543B"/>
     <w:rsid w:val="0018368C"/>
     <w:rsid w:val="001836B0"/>
     <w:rsid w:val="00186375"/>
     <w:rsid w:val="00186611"/>
     <w:rsid w:val="00192BFA"/>
     <w:rsid w:val="00195445"/>
     <w:rsid w:val="001A1688"/>
     <w:rsid w:val="001A26CD"/>
     <w:rsid w:val="001A2DA4"/>
     <w:rsid w:val="001A2F4B"/>
     <w:rsid w:val="001A4279"/>
     <w:rsid w:val="001A6B98"/>
     <w:rsid w:val="001B2B72"/>
     <w:rsid w:val="001B3635"/>
     <w:rsid w:val="001B458C"/>
     <w:rsid w:val="001C144D"/>
     <w:rsid w:val="001C4915"/>
     <w:rsid w:val="001C4D57"/>
     <w:rsid w:val="001C71F1"/>
     <w:rsid w:val="001D16BA"/>
     <w:rsid w:val="001D191D"/>
     <w:rsid w:val="001D2231"/>
     <w:rsid w:val="001E0C55"/>
@@ -29513,50 +29454,51 @@
     <w:rsid w:val="006B4449"/>
     <w:rsid w:val="006B48B7"/>
     <w:rsid w:val="006B6202"/>
     <w:rsid w:val="006B652B"/>
     <w:rsid w:val="006C3880"/>
     <w:rsid w:val="006D5D1F"/>
     <w:rsid w:val="006D6602"/>
     <w:rsid w:val="006D7CBA"/>
     <w:rsid w:val="006E1204"/>
     <w:rsid w:val="006E132E"/>
     <w:rsid w:val="006E4630"/>
     <w:rsid w:val="006E66CF"/>
     <w:rsid w:val="006E7896"/>
     <w:rsid w:val="006F7B3C"/>
     <w:rsid w:val="00702CD5"/>
     <w:rsid w:val="007048FF"/>
     <w:rsid w:val="007105FF"/>
     <w:rsid w:val="00710969"/>
     <w:rsid w:val="007130C2"/>
     <w:rsid w:val="00714EBC"/>
     <w:rsid w:val="00716BF7"/>
     <w:rsid w:val="0072149C"/>
     <w:rsid w:val="00722B67"/>
     <w:rsid w:val="00726DA9"/>
     <w:rsid w:val="00731AD0"/>
+    <w:rsid w:val="0073437A"/>
     <w:rsid w:val="00736F66"/>
     <w:rsid w:val="007371FD"/>
     <w:rsid w:val="00737408"/>
     <w:rsid w:val="007428D8"/>
     <w:rsid w:val="00743A09"/>
     <w:rsid w:val="0074405C"/>
     <w:rsid w:val="007515A1"/>
     <w:rsid w:val="00751999"/>
     <w:rsid w:val="00760D6B"/>
     <w:rsid w:val="0076263E"/>
     <w:rsid w:val="00771EF3"/>
     <w:rsid w:val="007826E7"/>
     <w:rsid w:val="00792927"/>
     <w:rsid w:val="007A00EE"/>
     <w:rsid w:val="007B5A18"/>
     <w:rsid w:val="007D00F5"/>
     <w:rsid w:val="007E02AD"/>
     <w:rsid w:val="007F01B1"/>
     <w:rsid w:val="007F3A09"/>
     <w:rsid w:val="007F75D6"/>
     <w:rsid w:val="0080084C"/>
     <w:rsid w:val="008027F8"/>
     <w:rsid w:val="00802CF5"/>
     <w:rsid w:val="00806AE9"/>
     <w:rsid w:val="00806F4C"/>
@@ -29567,86 +29509,89 @@
     <w:rsid w:val="0083001F"/>
     <w:rsid w:val="00831698"/>
     <w:rsid w:val="008351C4"/>
     <w:rsid w:val="0083602C"/>
     <w:rsid w:val="008434C5"/>
     <w:rsid w:val="00845630"/>
     <w:rsid w:val="00860EB2"/>
     <w:rsid w:val="00864416"/>
     <w:rsid w:val="0086457C"/>
     <w:rsid w:val="008704F4"/>
     <w:rsid w:val="00875B6F"/>
     <w:rsid w:val="00891E1B"/>
     <w:rsid w:val="0089242B"/>
     <w:rsid w:val="008A20F8"/>
     <w:rsid w:val="008A4D56"/>
     <w:rsid w:val="008B2418"/>
     <w:rsid w:val="008C2C35"/>
     <w:rsid w:val="008C3E53"/>
     <w:rsid w:val="008C4A04"/>
     <w:rsid w:val="008C6D93"/>
     <w:rsid w:val="008D32FD"/>
     <w:rsid w:val="008D708C"/>
     <w:rsid w:val="008D7341"/>
     <w:rsid w:val="008E103B"/>
     <w:rsid w:val="008E17E5"/>
+    <w:rsid w:val="008E4A6F"/>
     <w:rsid w:val="008F0346"/>
     <w:rsid w:val="008F175C"/>
     <w:rsid w:val="008F47B4"/>
     <w:rsid w:val="00916645"/>
     <w:rsid w:val="00926C8C"/>
     <w:rsid w:val="009328D1"/>
     <w:rsid w:val="009334AA"/>
     <w:rsid w:val="00933BEA"/>
     <w:rsid w:val="009475AA"/>
     <w:rsid w:val="00947C49"/>
     <w:rsid w:val="00950FB0"/>
     <w:rsid w:val="00951120"/>
     <w:rsid w:val="0095399C"/>
     <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009616C2"/>
     <w:rsid w:val="009621BF"/>
     <w:rsid w:val="00962497"/>
     <w:rsid w:val="009677E2"/>
     <w:rsid w:val="00967ECA"/>
     <w:rsid w:val="009727F0"/>
     <w:rsid w:val="00974DAC"/>
     <w:rsid w:val="00983474"/>
     <w:rsid w:val="00986122"/>
     <w:rsid w:val="009872F4"/>
     <w:rsid w:val="009873CD"/>
     <w:rsid w:val="009A1EB5"/>
     <w:rsid w:val="009A5970"/>
     <w:rsid w:val="009A7988"/>
     <w:rsid w:val="009B05A4"/>
+    <w:rsid w:val="009B189A"/>
     <w:rsid w:val="009B3280"/>
     <w:rsid w:val="009B72A6"/>
     <w:rsid w:val="009C4E31"/>
     <w:rsid w:val="009C6295"/>
     <w:rsid w:val="009D4044"/>
     <w:rsid w:val="009D7E88"/>
     <w:rsid w:val="00A0630F"/>
+    <w:rsid w:val="00A1196D"/>
     <w:rsid w:val="00A125B8"/>
     <w:rsid w:val="00A137DF"/>
     <w:rsid w:val="00A22212"/>
     <w:rsid w:val="00A27521"/>
     <w:rsid w:val="00A32A68"/>
     <w:rsid w:val="00A33BD5"/>
     <w:rsid w:val="00A411CF"/>
     <w:rsid w:val="00A42F73"/>
     <w:rsid w:val="00A566CB"/>
     <w:rsid w:val="00A62287"/>
     <w:rsid w:val="00A64C96"/>
     <w:rsid w:val="00A7187C"/>
     <w:rsid w:val="00A75638"/>
     <w:rsid w:val="00A77382"/>
     <w:rsid w:val="00A831CF"/>
     <w:rsid w:val="00A858DE"/>
     <w:rsid w:val="00A87106"/>
     <w:rsid w:val="00A95747"/>
     <w:rsid w:val="00AC3F6C"/>
     <w:rsid w:val="00AC626C"/>
     <w:rsid w:val="00AD22F4"/>
     <w:rsid w:val="00AD30E4"/>
     <w:rsid w:val="00AD5692"/>
     <w:rsid w:val="00AD5845"/>
     <w:rsid w:val="00AD65CC"/>
@@ -29775,50 +29720,51 @@
     <w:rsid w:val="00E471E6"/>
     <w:rsid w:val="00E607AB"/>
     <w:rsid w:val="00E62FCD"/>
     <w:rsid w:val="00E65329"/>
     <w:rsid w:val="00E7188E"/>
     <w:rsid w:val="00E73220"/>
     <w:rsid w:val="00E77265"/>
     <w:rsid w:val="00E8135D"/>
     <w:rsid w:val="00E9152A"/>
     <w:rsid w:val="00E93A59"/>
     <w:rsid w:val="00E9542B"/>
     <w:rsid w:val="00EA28B6"/>
     <w:rsid w:val="00EA2D54"/>
     <w:rsid w:val="00EB179E"/>
     <w:rsid w:val="00EB3EA2"/>
     <w:rsid w:val="00EB61D5"/>
     <w:rsid w:val="00EC5C77"/>
     <w:rsid w:val="00ED1433"/>
     <w:rsid w:val="00ED7386"/>
     <w:rsid w:val="00EE223B"/>
     <w:rsid w:val="00EE723A"/>
     <w:rsid w:val="00EF4545"/>
     <w:rsid w:val="00EF4C63"/>
     <w:rsid w:val="00EF6181"/>
     <w:rsid w:val="00F04615"/>
+    <w:rsid w:val="00F11E50"/>
     <w:rsid w:val="00F2223C"/>
     <w:rsid w:val="00F23973"/>
     <w:rsid w:val="00F51B4A"/>
     <w:rsid w:val="00F54C42"/>
     <w:rsid w:val="00F662A1"/>
     <w:rsid w:val="00F66AE0"/>
     <w:rsid w:val="00F70861"/>
     <w:rsid w:val="00F70B9F"/>
     <w:rsid w:val="00F7640A"/>
     <w:rsid w:val="00F824AD"/>
     <w:rsid w:val="00F92B20"/>
     <w:rsid w:val="00F935C6"/>
     <w:rsid w:val="00F94793"/>
     <w:rsid w:val="00FA3BFB"/>
     <w:rsid w:val="00FA5C14"/>
     <w:rsid w:val="00FB4E23"/>
     <w:rsid w:val="00FD0991"/>
     <w:rsid w:val="00FD5DC8"/>
     <w:rsid w:val="00FE151D"/>
     <w:rsid w:val="00FE2723"/>
     <w:rsid w:val="00FE3239"/>
     <w:rsid w:val="00FF0969"/>
     <w:rsid w:val="00FF2468"/>
   </w:rsids>
   <m:mathPr>
@@ -30298,50 +30244,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF3981"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -31779,59 +31726,59 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58C58B3-51F4-4E8D-B7E6-DEB93E296521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC07E749-BB06-4F60-9DB9-F679F55F89CD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A489607-C587-4143-ACFC-738B7524D01F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99AAD956-5526-4F6D-8C77-D20D5832AB56}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{272E066B-F3EB-4852-A5D5-657BBD466249}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{252128AD-8755-4FD9-819A-F6B0F253701A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CB827AB-013E-46E6-80EB-FBCFA7AFA621}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>3784</Words>
   <Characters>21571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>179</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>