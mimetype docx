--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -1,50 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A7B5CF2" w14:textId="77777777" w:rsidR="00ED1433" w:rsidRDefault="00ED1433" w:rsidP="000267DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3337,73 +3332,51 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit,</w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3715C5" w14:textId="32278345" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="001836B0" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -4158,73 +4131,51 @@
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8E0FE3" w14:textId="77777777" w:rsidR="00EB179E" w:rsidRPr="001F2859" w:rsidRDefault="00EB179E" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4355,51 +4306,50 @@
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>{OPEN FILTER AA</w:t>
       </w:r>
       <w:r w:rsidR="00AD22F4" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> = IF Q632A1 = CODES 5-6, THEN ASK QIMW86_1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53018314" w14:textId="5CB3E28E" w:rsidR="0008772E" w:rsidRPr="001F2859" w:rsidRDefault="00802CF5" w:rsidP="0008772E">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
@@ -4922,73 +4872,51 @@
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326E858A" w14:textId="77777777" w:rsidR="00EB179E" w:rsidRPr="001F2859" w:rsidRDefault="00EB179E" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FF33CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -5353,51 +5281,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nicotine gum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFA9625" w14:textId="77777777" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="004F179C" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
@@ -5760,73 +5687,51 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nordic Spirit, </w:t>
       </w:r>
       <w:r w:rsidR="00D82E2C" w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Velo</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2DD3A7" w14:textId="0AC54DB5" w:rsidR="004F179C" w:rsidRPr="001F2859" w:rsidRDefault="004F179C" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
@@ -7108,51 +7013,50 @@
         <w:t>IN SCOTLAND/WALES ONLY [GORE=10, 11]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4CD53A52" w14:textId="61EEB634" w:rsidR="00454BB3" w:rsidRPr="00233666" w:rsidRDefault="004C2C1E" w:rsidP="00454BB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>632e68</w:t>
       </w:r>
       <w:r w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00454BB3" w:rsidRPr="00233666">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
@@ -10535,59 +10439,50 @@
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DP: IF Q632A1=CODES 1-2 USE ‘DO’; IF Q632A1 = CODE 4 USE ‘DID’]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you usually smoke?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTERVIEWER: If respondent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>says</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="F79646"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 'Don't know', encourage them to give</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -12678,51 +12573,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Not at all</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF1BAF5" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -15066,51 +14960,50 @@
       <w:pPr>
         <w:pStyle w:val="EOQ"/>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IF Q632</w:t>
       </w:r>
       <w:r w:rsidR="001C4915" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt;=1 THEN ASK Q632E40</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B5F060" w14:textId="2B9CAFA9" w:rsidR="00F04615" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00454BB3">
       <w:pPr>
@@ -15575,73 +15468,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">24. Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>On!,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A21214A" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00F23973">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -17312,51 +17183,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Advice from a GP\health professional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691444A4" w14:textId="77777777" w:rsidR="00454BB3" w:rsidRPr="00D4700F" w:rsidRDefault="00454BB3" w:rsidP="00B246C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
@@ -17979,51 +17849,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:strike/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00E73220" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A125B8" w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="BFBFBF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>{OPEN FILTER X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BBD2F5" w14:textId="77777777" w:rsidR="001C4915" w:rsidRPr="00D4700F" w:rsidRDefault="001C4915" w:rsidP="001C4915">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -19485,73 +19354,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobacco-free nicotine pouch/pod or 'white pouches' that you place on your gum (e.g., Zyn, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>On!,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001C71F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, </w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Nordic Spirit, Velo, Lyft, Skruf)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B94A29" w14:textId="77777777" w:rsidR="00505CF1" w:rsidRPr="00D4700F" w:rsidRDefault="00505CF1" w:rsidP="00C461C0">
       <w:pPr>
         <w:pStyle w:val="CatText"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
@@ -22859,90 +22706,69 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B1A7ABB" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>1. A disposable e-cigarette or vaping device (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>1. A disposable e-cigarette or vaping device (non –rechargeable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E327BB" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>non –rechargeable</w:t>
-[...28 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. An e-cigarette or vaping device that uses replaceable pre-filled cartridges (rechargeable) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12781BEF" w14:textId="77777777" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2859">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3. An e-cigarette or vaping device with a tank that you refill with liquids (rechargeable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D461FD" w14:textId="3DAB1D2D" w:rsidR="000A3720" w:rsidRPr="001F2859" w:rsidRDefault="000A3720" w:rsidP="000A3720">
       <w:pPr>
         <w:rPr>
@@ -25063,295 +24889,240 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4700F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>CLOSE FILTER AD}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BED4F60" w14:textId="77777777" w:rsidR="008E17E5" w:rsidRPr="00101834" w:rsidRDefault="008E17E5" w:rsidP="00A42F73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008E17E5" w:rsidRPr="00101834" w:rsidSect="00AF3981">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="02AC8204" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E346D8D" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B9E6BB54-C791-4EEF-A6CF-0573F4BC4240}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{436E4FD0-1801-4D69-AC31-6C629C814A3E}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{9A646A33-23C7-4AC9-B356-A070C1CCF1F7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{088D0305-43CE-47DC-AD82-4F76CBAF3E04}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{402581AB-5B6D-4B72-A436-7055712CD14B}"/>
-    <w:embedBold r:id="rId4" w:fontKey="{4F5964D4-D50B-4A00-891E-30B063965274}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{59BACDEA-F1A6-4ADD-BBA7-C761EEB43020}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{E7444112-D173-489C-A530-CF4C0074ECE8}"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{978E034A-D5DA-40E8-8544-F6D98E4B62A6}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7465000D-C051-48CC-BBB1-3890E4139EDA}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{695930D7-8777-475E-9620-6B760ED66B45}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{49A5862B-D3B2-4F16-B45D-87D202826E06}"/>
   </w:font>
   <w:font w:name="TimesNewRoman Italic">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRoman ExtraBold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{6D7589C5-A85C-4621-BE61-49E3289F11BD}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{8D220605-19F7-406C-BF6F-871C4FD03613}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B5E8A819-2BCE-4AC4-9510-F083422C5663}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{A26F6834-803D-4AB5-B91E-B5C7C4C33602}"/>
   </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38DBC3B2" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="34D4E734" w14:textId="77777777" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C86B151" w14:textId="77777777" w:rsidR="007428D8" w:rsidRDefault="007428D8">
-[...9 lines deleted...]
-  <w:p w14:paraId="059B48A4" w14:textId="62A7CD03" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
+  <w:p w14:paraId="059B48A4" w14:textId="7D3A2452" w:rsidR="00F66AE0" w:rsidRDefault="001E0C55">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:t>-0</w:t>
     </w:r>
     <w:r w:rsidR="00F66AE0">
-      <w:t>61767-0</w:t>
+      <w:t>61767-</w:t>
     </w:r>
-    <w:r w:rsidR="007428D8">
-      <w:t>6</w:t>
+    <w:r w:rsidR="009334AA">
+      <w:t>10</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67CD9E16" w14:textId="77777777" w:rsidR="00043A94" w:rsidRDefault="00043A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="052B835C" w14:textId="2F9C7AD0" w:rsidR="00D46DA4" w:rsidRDefault="00D46DA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t>Smokers Toolkit (ST)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>INTERNAL/CLIENT USE ONLY</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="715B21FB" w14:textId="70C222FB" w:rsidR="00D46DA4" w:rsidRDefault="005E6887">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="000F3ADD">
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38BDE970" w14:textId="77777777" w:rsidR="000F3ADD" w:rsidRDefault="000F3ADD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E44D7F3" w14:textId="77777777" w:rsidR="0065037E" w:rsidRDefault="0065037E">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="7E1ACE23" w14:textId="77777777" w:rsidR="007428D8" w:rsidRDefault="007428D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00281BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B7E655C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -30068,51 +29839,51 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2022468673">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2070689878">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1087653405">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1312636631">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1445151448">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1590507486">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="50"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -30448,50 +30219,51 @@
     <w:rsid w:val="00845630"/>
     <w:rsid w:val="00860EB2"/>
     <w:rsid w:val="00864416"/>
     <w:rsid w:val="0086457C"/>
     <w:rsid w:val="008704F4"/>
     <w:rsid w:val="00875B6F"/>
     <w:rsid w:val="00891E1B"/>
     <w:rsid w:val="0089242B"/>
     <w:rsid w:val="008A20F8"/>
     <w:rsid w:val="008A4D56"/>
     <w:rsid w:val="008C2C35"/>
     <w:rsid w:val="008C3E53"/>
     <w:rsid w:val="008C4A04"/>
     <w:rsid w:val="008C6D93"/>
     <w:rsid w:val="008D32FD"/>
     <w:rsid w:val="008D708C"/>
     <w:rsid w:val="008D7341"/>
     <w:rsid w:val="008E103B"/>
     <w:rsid w:val="008E17E5"/>
     <w:rsid w:val="008F0346"/>
     <w:rsid w:val="008F175C"/>
     <w:rsid w:val="008F47B4"/>
     <w:rsid w:val="00916645"/>
     <w:rsid w:val="00926C8C"/>
     <w:rsid w:val="009328D1"/>
+    <w:rsid w:val="009334AA"/>
     <w:rsid w:val="00933BEA"/>
     <w:rsid w:val="009475AA"/>
     <w:rsid w:val="00947C49"/>
     <w:rsid w:val="00950FB0"/>
     <w:rsid w:val="00951120"/>
     <w:rsid w:val="0095399C"/>
     <w:rsid w:val="00956BE8"/>
     <w:rsid w:val="009616C2"/>
     <w:rsid w:val="009621BF"/>
     <w:rsid w:val="00962497"/>
     <w:rsid w:val="009677E2"/>
     <w:rsid w:val="00967ECA"/>
     <w:rsid w:val="009727F0"/>
     <w:rsid w:val="00974DAC"/>
     <w:rsid w:val="00983474"/>
     <w:rsid w:val="00986122"/>
     <w:rsid w:val="009872F4"/>
     <w:rsid w:val="009873CD"/>
     <w:rsid w:val="009A1EB5"/>
     <w:rsid w:val="009A5970"/>
     <w:rsid w:val="009A7988"/>
     <w:rsid w:val="009B05A4"/>
     <w:rsid w:val="009B3280"/>
     <w:rsid w:val="009B72A6"/>
     <w:rsid w:val="009C4E31"/>
@@ -30657,50 +30429,51 @@
     <w:rsid w:val="00EA2D54"/>
     <w:rsid w:val="00EB179E"/>
     <w:rsid w:val="00EB3EA2"/>
     <w:rsid w:val="00EB61D5"/>
     <w:rsid w:val="00EC5C77"/>
     <w:rsid w:val="00ED1433"/>
     <w:rsid w:val="00ED7386"/>
     <w:rsid w:val="00EE223B"/>
     <w:rsid w:val="00EE723A"/>
     <w:rsid w:val="00EF4545"/>
     <w:rsid w:val="00EF4C63"/>
     <w:rsid w:val="00EF6181"/>
     <w:rsid w:val="00F04615"/>
     <w:rsid w:val="00F2223C"/>
     <w:rsid w:val="00F23973"/>
     <w:rsid w:val="00F51B4A"/>
     <w:rsid w:val="00F54C42"/>
     <w:rsid w:val="00F662A1"/>
     <w:rsid w:val="00F66AE0"/>
     <w:rsid w:val="00F70861"/>
     <w:rsid w:val="00F70B9F"/>
     <w:rsid w:val="00F7640A"/>
     <w:rsid w:val="00F824AD"/>
     <w:rsid w:val="00F92B20"/>
     <w:rsid w:val="00F935C6"/>
+    <w:rsid w:val="00F94793"/>
     <w:rsid w:val="00FA3BFB"/>
     <w:rsid w:val="00FA5C14"/>
     <w:rsid w:val="00FB4E23"/>
     <w:rsid w:val="00FD0991"/>
     <w:rsid w:val="00FD5DC8"/>
     <w:rsid w:val="00FE151D"/>
     <w:rsid w:val="00FE2723"/>
     <w:rsid w:val="00FE3239"/>
     <w:rsid w:val="00FF0969"/>
     <w:rsid w:val="00FF2468"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
@@ -32087,51 +31860,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113699307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -32649,59 +32422,59 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b517193-b76b-4847-86d0-f7effd00a065">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64cf4f3d-fe9c-4791-a736-5ffb6a9cf343" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A58C58B3-51F4-4E8D-B7E6-DEB93E296521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171BF1A6-D511-4EA0-AA2B-55BBC61F561D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A6B66A-A6F8-4090-ABA8-EA8D4B72B3F3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C5616E-0FE6-47A4-AF12-63B0CD4074C6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{191AE181-6934-402F-B1F5-FC2FA981E888}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{334C5FDA-1955-46CB-9614-8DC0A58B9E9A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09EF0C8-2CF2-4E17-9C6D-170C80331036}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
   <Words>4585</Words>
   <Characters>20093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>167</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>